--- v0 (2026-07-11)
+++ v1 (2026-08-01)
@@ -1,3768 +1,325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DDF9D909-0C86-46F8-AFF6-2840F1D23631}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E28D98FE-010B-47DF-8B92-D5D397889316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="833" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Overlap Summary" sheetId="8" r:id="rId1"/>
-    <sheet name="Debt" sheetId="21" r:id="rId2"/>
-[...20 lines deleted...]
-    <sheet name="Debt Lookup" sheetId="33" r:id="rId23"/>
   </sheets>
   <definedNames>
-    <definedName name="JR_PAGE_ANCHOR_0_1" localSheetId="1">Debt!$A$1</definedName>
     <definedName name="JR_PAGE_ANCHOR_0_1">#REF!</definedName>
-    <definedName name="JR_PAGE_ANCHOR_0_2">Equity!$A$1</definedName>
+    <definedName name="JR_PAGE_ANCHOR_0_2">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...364 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5541" uniqueCount="967">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="12">
   <si>
     <t>Portfolio Overlap Report - Equity Schemes</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Quantum ESG Best In Class Strategy Fund</t>
   </si>
   <si>
     <t>Quantum Ethical Fund</t>
   </si>
   <si>
     <t>Quantum Small Cap Fund</t>
   </si>
   <si>
     <t>Quantum Tax Saving Fund</t>
   </si>
   <si>
     <t>Quantum Long Term Equity Value Fund</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Portfolio Overlap Report - Debt Schemes</t>
   </si>
   <si>
     <t>Quantum Liquid Fund</t>
   </si>
   <si>
     <t>Quantum Dynamic Bond Fund</t>
   </si>
   <si>
-    <t>Methodology (As per Annexure A):</t>
-[...2864 lines deleted...]
-    <t>Printing &amp; Publication</t>
+    <t>As on 30.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...4 lines deleted...]
-  <fonts count="14">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...47 lines deleted...]
-      <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
-  <fills count="15">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
-      <patternFill patternType="solid">
-[...3 lines deleted...]
-    <fill>
       <patternFill patternType="none"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF548235"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6DCE5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDEBF7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF385723"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2EFDA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="10" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="0" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="0" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="10" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{48BE04BD-640E-4260-B89A-651C9D25CD55}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4038,78925 +595,261 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15F69D19-727A-4F46-9E86-CEE9F032BBBC}">
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:E2"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.28515625" customWidth="1"/>
     <col min="2" max="5" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34"/>
-[...15 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+    </row>
+    <row r="4" spans="1:5" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="18" t="s">
+      <c r="D4" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="E4" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-      <c r="A5" s="19" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="20">
-        <f>'Equity Lookup'!$K$3/100</f>
+      <c r="B5" s="3">
         <v>0.25180000000000002</v>
       </c>
-      <c r="C5" s="20">
-        <f>'Equity Lookup'!$K$4/100</f>
+      <c r="C5" s="3">
         <v>0.14230000000000001</v>
       </c>
-      <c r="D5" s="20">
-        <f>'Equity Lookup'!$M$3/100</f>
+      <c r="D5" s="3">
         <v>0.1734</v>
       </c>
-      <c r="E5" s="20">
-        <f>'Equity Lookup'!$M$4/100</f>
+      <c r="E5" s="3">
         <v>0.92190000000000016</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="22">
-        <f>'Equity Lookup'!$O$4/100</f>
+      <c r="C6" s="5">
         <v>0.63200000000000001</v>
       </c>
-      <c r="D6" s="22">
-        <f>'Equity Lookup'!$Q$3/100</f>
+      <c r="D6" s="5">
         <v>9.9600000000000008E-2</v>
       </c>
-      <c r="E6" s="22">
-        <f>'Equity Lookup'!$Q$4/100</f>
+      <c r="E6" s="5">
         <v>0.25439999999999996</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-      <c r="A7" s="19" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="30" t="s">
+      <c r="C7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="20">
-        <f>'Equity Lookup'!$S$4/100</f>
+      <c r="D7" s="3">
         <v>5.91E-2</v>
       </c>
-      <c r="E7" s="20">
-        <f>'Equity Lookup'!$U$3/100</f>
+      <c r="E7" s="3">
         <v>0.14379999999999998</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="29" t="s">
+      <c r="C8" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="29" t="s">
+      <c r="D8" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="22">
-        <f>'Equity Lookup'!$W$3/100</f>
+      <c r="E8" s="5">
         <v>0.1734</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-      <c r="A9" s="19" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="30" t="s">
+      <c r="C9" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="30" t="s">
+      <c r="D9" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="30" t="s">
+      <c r="E9" s="10" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="18.75">
-      <c r="A11" s="33" t="s">
+    <row r="11" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="34"/>
-[...11 lines deleted...]
-      <c r="A14" s="23" t="s">
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+    </row>
+    <row r="14" spans="1:5" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="23" t="s">
+      <c r="B14" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-      <c r="A15" s="24" t="s">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="25">
-        <f>'Debt Lookup'!$H$3/100</f>
+      <c r="B15" s="8">
         <v>3.3999999999999998E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-      <c r="A16" s="21" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="22" t="s">
+      <c r="B16" s="5" t="s">
         <v>7</v>
-      </c>
-[...28 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...78627 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="46f8580f-fbea-4e91-9e09-293990dfce63" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DAC22F1B015E3A4C86B8803D62A7D101" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cb5c9c31ca334dea3bc19a4b3e6aae7c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="46f8580f-fbea-4e91-9e09-293990dfce63" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cc8478310f83c8d4113ce5dc34990ac" ns3:_="">
     <xsd:import namespace="46f8580f-fbea-4e91-9e09-293990dfce63"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -83086,148 +979,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BA51C05-FC08-4EB7-A0E5-C4B57FEFC934}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DB71461-10DB-41AE-8542-9A46BD3E96AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="46f8580f-fbea-4e91-9e09-293990dfce63"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76EBFDAD-09F0-4F73-87AB-F2CA2CB6D9C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="46f8580f-fbea-4e91-9e09-293990dfce63"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Overlap Summary</vt:lpstr>
-      <vt:lpstr>Debt</vt:lpstr>
-[...22 lines deleted...]
-      <vt:lpstr>JR_PAGE_ANCHOR_0_2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>